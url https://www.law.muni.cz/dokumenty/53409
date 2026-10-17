--- v0 (2026-02-16)
+++ v1 (2026-10-17)
@@ -697,50 +697,77 @@
       </w:r>
       <w:r w:rsidR="004A1FEE">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="004A1FEE" w:rsidRPr="004A1FEE">
         <w:t xml:space="preserve"> v termínu od 1. listopadu do 3</w:t>
       </w:r>
       <w:r w:rsidR="00187580">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="004A1FEE" w:rsidRPr="004A1FEE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00187580">
         <w:t>dubna</w:t>
       </w:r>
       <w:r w:rsidR="004A1FEE" w:rsidRPr="004A1FEE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B07A95E" w14:textId="77777777" w:rsidR="004A1FEE" w:rsidRDefault="004A1FEE" w:rsidP="004A1FEE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="78D8219C" w14:textId="77777777" w:rsidR="009A15F7" w:rsidRDefault="009A15F7" w:rsidP="004A1FEE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1470233B" w14:textId="69F8B593" w:rsidR="009A15F7" w:rsidRDefault="009A15F7" w:rsidP="004A1FEE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Čestně prohlašuji, že jsem práci, na </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>základě</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> které žádám </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A15F7">
+        <w:t>o prominutí přijímací zkoušky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vypracoval samostatně a že se tak nejedná o kolektivní práci.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="31CB5EA2" w14:textId="77777777" w:rsidR="00064E60" w:rsidRDefault="00064E60" w:rsidP="00A276FA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8137AC" w14:textId="77777777" w:rsidR="00064E60" w:rsidRDefault="00064E60" w:rsidP="00A276FA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65046DE4" w14:textId="77777777" w:rsidR="00064E60" w:rsidRDefault="00064E60" w:rsidP="00A276FA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5924038C" w14:textId="21521536" w:rsidR="00733ADE" w:rsidRPr="00733ADE" w:rsidRDefault="00733ADE" w:rsidP="00A276FA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -771,58 +798,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Podpis uchazeče…………………………</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00733ADE" w:rsidRPr="00733ADE" w:rsidSect="00D35673">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2353" w:right="1361" w:bottom="1928" w:left="1361" w:header="709" w:footer="839" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FEDA631" w14:textId="77777777" w:rsidR="002D4765" w:rsidRDefault="002D4765">
+    <w:p w14:paraId="711E6600" w14:textId="77777777" w:rsidR="00B53668" w:rsidRDefault="00B53668">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F70AD8C" w14:textId="77777777" w:rsidR="002D4765" w:rsidRDefault="002D4765">
+    <w:p w14:paraId="36C08C3F" w14:textId="77777777" w:rsidR="00B53668" w:rsidRDefault="00B53668">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -868,69 +895,69 @@
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F859903" w14:textId="2955898E" w:rsidR="00211F80" w:rsidRPr="00F53B0F" w:rsidRDefault="00710003" w:rsidP="00AD4F8E">
+  <w:p w14:paraId="5F859903" w14:textId="4B04AC21" w:rsidR="00211F80" w:rsidRPr="00F53B0F" w:rsidRDefault="00710003" w:rsidP="00AD4F8E">
     <w:pPr>
       <w:pStyle w:val="Zpatsslovnmstrnky"/>
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AD4F8E" w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E60D4">
@@ -948,51 +975,51 @@
     </w:r>
     <w:r w:rsidR="00AD4F8E" w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00371A95" w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00371A95" w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00371A95" w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00187580">
+    <w:r w:rsidR="008F4AB9">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00371A95" w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00AD4F8E" w:rsidRPr="00F53B0F">
       <w:rPr>
         <w:rStyle w:val="slovnstran"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72A44C0B" w14:textId="77777777" w:rsidR="002F2E43" w:rsidRPr="002F2E43" w:rsidRDefault="002F2E43" w:rsidP="002F2E43">
@@ -1156,58 +1183,58 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F2E43">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>T: +420 549 49 1211, E: info@law.muni.cz, www.law.muni.cz</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31EF4A2F" w14:textId="77777777" w:rsidR="002D4765" w:rsidRDefault="002D4765">
+    <w:p w14:paraId="610E00E7" w14:textId="77777777" w:rsidR="00B53668" w:rsidRDefault="00B53668">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="786EC011" w14:textId="77777777" w:rsidR="002D4765" w:rsidRDefault="002D4765">
+    <w:p w14:paraId="15B349BD" w14:textId="77777777" w:rsidR="00B53668" w:rsidRDefault="00B53668">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="29D4C918" w14:textId="76AAEDAE" w:rsidR="00733ADE" w:rsidRPr="00733ADE" w:rsidRDefault="00733ADE" w:rsidP="00733ADE">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733ADE">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00733ADE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1699,51 +1726,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="315454503">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1253901005">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2099910860">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fhjRBTobDd4gml2MUJA/ggKy81YKnf9QXpdKYSsV6LUWWM5EWaMZj9DcfOdQbJe4SwMexY2YNX01riPcan1cdg==" w:salt="jKCuuohr8u/gRK6VB8iuNQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PyMzA9GxBZMmVOxr8WTDosrnMZhKlKOchXcMHh6RS922rUwbSmDTWZWBIcrrg9Kugh3c/MdsrwjSrvtJOURSvw==" w:salt="/nzsy6Wqq2UHF+nZKGTM9Q=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00711C0D"/>
@@ -1785,50 +1812,51 @@
     <w:rsid w:val="002E764E"/>
     <w:rsid w:val="002F2E43"/>
     <w:rsid w:val="00304F72"/>
     <w:rsid w:val="00310D63"/>
     <w:rsid w:val="00316E74"/>
     <w:rsid w:val="00323952"/>
     <w:rsid w:val="003307BC"/>
     <w:rsid w:val="00332338"/>
     <w:rsid w:val="00342316"/>
     <w:rsid w:val="00351817"/>
     <w:rsid w:val="0036682E"/>
     <w:rsid w:val="00371A95"/>
     <w:rsid w:val="00380A0F"/>
     <w:rsid w:val="00394B2D"/>
     <w:rsid w:val="003C2B73"/>
     <w:rsid w:val="003C62AB"/>
     <w:rsid w:val="003D4425"/>
     <w:rsid w:val="003E1EB5"/>
     <w:rsid w:val="003F2066"/>
     <w:rsid w:val="004055F9"/>
     <w:rsid w:val="004067DE"/>
     <w:rsid w:val="0041218C"/>
     <w:rsid w:val="00421B09"/>
     <w:rsid w:val="0042387A"/>
     <w:rsid w:val="00466430"/>
+    <w:rsid w:val="00476EAD"/>
     <w:rsid w:val="00490F37"/>
     <w:rsid w:val="004A1FEE"/>
     <w:rsid w:val="004B5E58"/>
     <w:rsid w:val="004D4A01"/>
     <w:rsid w:val="004F3B9D"/>
     <w:rsid w:val="00511E3C"/>
     <w:rsid w:val="00532849"/>
     <w:rsid w:val="0056170E"/>
     <w:rsid w:val="00582DFC"/>
     <w:rsid w:val="00592634"/>
     <w:rsid w:val="005B357E"/>
     <w:rsid w:val="005B615F"/>
     <w:rsid w:val="005C1BC3"/>
     <w:rsid w:val="005D1F84"/>
     <w:rsid w:val="005E0529"/>
     <w:rsid w:val="005F332D"/>
     <w:rsid w:val="005F4CB2"/>
     <w:rsid w:val="005F57B0"/>
     <w:rsid w:val="00611EAC"/>
     <w:rsid w:val="00616507"/>
     <w:rsid w:val="006509F1"/>
     <w:rsid w:val="00652548"/>
     <w:rsid w:val="00653BC4"/>
     <w:rsid w:val="0067390A"/>
     <w:rsid w:val="006A39DF"/>
@@ -1848,75 +1876,78 @@
     <w:rsid w:val="007372BD"/>
     <w:rsid w:val="00742A86"/>
     <w:rsid w:val="00756259"/>
     <w:rsid w:val="00767E6F"/>
     <w:rsid w:val="00775DB9"/>
     <w:rsid w:val="007814A2"/>
     <w:rsid w:val="00790002"/>
     <w:rsid w:val="0079758E"/>
     <w:rsid w:val="007C738C"/>
     <w:rsid w:val="007D7313"/>
     <w:rsid w:val="007D77E7"/>
     <w:rsid w:val="007E3048"/>
     <w:rsid w:val="00810299"/>
     <w:rsid w:val="00824279"/>
     <w:rsid w:val="008300B3"/>
     <w:rsid w:val="00860CFB"/>
     <w:rsid w:val="008640E6"/>
     <w:rsid w:val="008758CC"/>
     <w:rsid w:val="00883690"/>
     <w:rsid w:val="00893766"/>
     <w:rsid w:val="008A1753"/>
     <w:rsid w:val="008A5208"/>
     <w:rsid w:val="008A6EBC"/>
     <w:rsid w:val="008B016D"/>
     <w:rsid w:val="008B5304"/>
+    <w:rsid w:val="008F4AB9"/>
     <w:rsid w:val="00927D65"/>
     <w:rsid w:val="0093108E"/>
     <w:rsid w:val="00935080"/>
     <w:rsid w:val="009645A8"/>
     <w:rsid w:val="00982EC0"/>
     <w:rsid w:val="00986D1C"/>
     <w:rsid w:val="009929DF"/>
     <w:rsid w:val="00993F65"/>
     <w:rsid w:val="009A05B9"/>
+    <w:rsid w:val="009A15F7"/>
     <w:rsid w:val="009F27E4"/>
     <w:rsid w:val="00A02235"/>
     <w:rsid w:val="00A27490"/>
     <w:rsid w:val="00A276FA"/>
     <w:rsid w:val="00A63644"/>
     <w:rsid w:val="00A7188F"/>
     <w:rsid w:val="00A71A6E"/>
     <w:rsid w:val="00AB35BA"/>
     <w:rsid w:val="00AB451F"/>
     <w:rsid w:val="00AC2D36"/>
     <w:rsid w:val="00AC6B6B"/>
     <w:rsid w:val="00AD4F8E"/>
     <w:rsid w:val="00B345FE"/>
     <w:rsid w:val="00B43F1E"/>
     <w:rsid w:val="00B44F80"/>
     <w:rsid w:val="00B47E56"/>
+    <w:rsid w:val="00B53668"/>
     <w:rsid w:val="00B904AA"/>
     <w:rsid w:val="00BB023D"/>
     <w:rsid w:val="00BC1CE3"/>
     <w:rsid w:val="00BC3EFE"/>
     <w:rsid w:val="00C06373"/>
     <w:rsid w:val="00C20847"/>
     <w:rsid w:val="00C3745F"/>
     <w:rsid w:val="00C44C72"/>
     <w:rsid w:val="00CA321A"/>
     <w:rsid w:val="00CC2597"/>
     <w:rsid w:val="00CC48E7"/>
     <w:rsid w:val="00CE5D2D"/>
     <w:rsid w:val="00CF02C5"/>
     <w:rsid w:val="00D140C3"/>
     <w:rsid w:val="00D15C5D"/>
     <w:rsid w:val="00D35673"/>
     <w:rsid w:val="00D4417E"/>
     <w:rsid w:val="00D45579"/>
     <w:rsid w:val="00D47639"/>
     <w:rsid w:val="00D54496"/>
     <w:rsid w:val="00D65140"/>
     <w:rsid w:val="00D80C2F"/>
     <w:rsid w:val="00D84EC1"/>
     <w:rsid w:val="00D87462"/>
     <w:rsid w:val="00DB0117"/>
@@ -3208,100 +3239,102 @@
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B4C85"/>
     <w:rsid w:val="00147D1F"/>
+    <w:rsid w:val="00476EAD"/>
     <w:rsid w:val="004E5606"/>
     <w:rsid w:val="005B4C85"/>
     <w:rsid w:val="006C3E1F"/>
     <w:rsid w:val="007372BD"/>
+    <w:rsid w:val="007809C5"/>
     <w:rsid w:val="008C718D"/>
     <w:rsid w:val="00A72BF6"/>
     <w:rsid w:val="00D1135E"/>
     <w:rsid w:val="00D77448"/>
     <w:rsid w:val="00F8759D"/>
     <w:rsid w:val="00FF3E4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -4066,75 +4099,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1131F13A-2080-459E-A8FF-B153671DF287}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>387</Words>
-  <Characters>2284</Characters>
+  <Words>408</Words>
+  <Characters>2414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>univerzalni muni</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ATC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2666</CharactersWithSpaces>
+  <CharactersWithSpaces>2817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>univerzalni muni</dc:title>
   <dc:creator>Milan Kolka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>cs-CZ</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">